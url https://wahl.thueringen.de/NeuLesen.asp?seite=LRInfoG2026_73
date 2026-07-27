--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -98,51 +98,51 @@
   <si>
     <t>2-stellige Nr. des Landkreises</t>
   </si>
   <si>
     <t>Gemeindenr.</t>
   </si>
   <si>
     <t>3-stellige Nr. der Gemeinde</t>
   </si>
   <si>
     <t>Stimmbezirksnr.</t>
   </si>
   <si>
     <t>4-stellige Nr. des Stimmbezirkes</t>
   </si>
   <si>
     <t>&gt;9000</t>
   </si>
   <si>
     <t>Briefwahlbezirk</t>
   </si>
   <si>
     <t>Wahl des Landrates im Kreis Saalfeld-Rudolstadt 2026 - Freistaat Thüringen</t>
   </si>
   <si>
-    <t>Stand: 07.06.2026 19:58:00 Uhr - vorläufiges Ergebnis</t>
+    <t>Stand: 15.06.2026 07:36:26 Uhr - endgültiges Ergebnis</t>
   </si>
   <si>
     <t>Kreis-</t>
   </si>
   <si>
     <t>nr.</t>
   </si>
   <si>
     <t>Gemeinde-</t>
   </si>
   <si>
     <t>Stimm-</t>
   </si>
   <si>
     <t>bezirks-</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Anzahl Stimmbezirke</t>
   </si>
   <si>
     <t>insgesamt</t>
   </si>
@@ -1328,84 +1328,84 @@
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
     </row>
     <row r="10" spans="1:40">
       <c r="A10" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="4">
         <v>152</v>
       </c>
       <c r="H10" s="4">
         <v>152</v>
       </c>
       <c r="I10" s="4">
         <v>83362</v>
       </c>
       <c r="J10" s="4">
-        <v>46707</v>
+        <v>46699</v>
       </c>
       <c r="K10" s="6">
         <v>56.0</v>
       </c>
       <c r="L10" s="4">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="M10" s="4">
         <v>46379</v>
       </c>
       <c r="N10" s="4">
         <v>18627</v>
       </c>
       <c r="O10" s="6">
         <v>40.2</v>
       </c>
       <c r="P10" s="4">
         <v>21864</v>
       </c>
       <c r="Q10" s="6">
         <v>47.1</v>
       </c>
       <c r="R10" s="4">
         <v>5888</v>
       </c>
       <c r="S10" s="6">
         <v>12.7</v>
       </c>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
@@ -3269,57 +3269,57 @@
       <c r="B35" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>106</v>
       </c>
       <c r="G35" s="4">
         <v>12</v>
       </c>
       <c r="H35" s="4">
         <v>12</v>
       </c>
       <c r="I35" s="4">
         <v>6861</v>
       </c>
       <c r="J35" s="4">
-        <v>3955</v>
+        <v>3947</v>
       </c>
       <c r="K35" s="6">
-        <v>57.6</v>
+        <v>57.5</v>
       </c>
       <c r="L35" s="4">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="M35" s="4">
         <v>3916</v>
       </c>
       <c r="N35" s="4">
         <v>1640</v>
       </c>
       <c r="O35" s="6">
         <v>41.9</v>
       </c>
       <c r="P35" s="4">
         <v>1769</v>
       </c>
       <c r="Q35" s="6">
         <v>45.2</v>
       </c>
       <c r="R35" s="4">
         <v>507</v>
       </c>
       <c r="S35" s="6">
         <v>12.9</v>
       </c>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>